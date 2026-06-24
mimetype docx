--- v0 (2026-04-05)
+++ v1 (2026-06-24)
@@ -26,78 +26,98 @@
     <w:p w14:paraId="37CDD4FB" w14:textId="77777777" w:rsidR="00A20880" w:rsidRDefault="00A20880"/>
     <w:p w14:paraId="6E708044" w14:textId="77777777" w:rsidR="00B40F89" w:rsidRDefault="00574DF5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Ally Student Handout</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B386EF" w14:textId="77777777" w:rsidR="00B40F89" w:rsidRPr="00AC71CB" w:rsidRDefault="00574DF5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Improve the usability and accessibility of your content</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734C40FC" w14:textId="77777777" w:rsidR="00B40F89" w:rsidRPr="00AC71CB" w:rsidRDefault="00574DF5">
+    <w:p w14:paraId="734C40FC" w14:textId="61C9F3D9" w:rsidR="00B40F89" w:rsidRPr="00AC71CB" w:rsidRDefault="002B7645">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC71CB">
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Your class is full of diverse students with unique learning abilities. Providing them with more accessible original content means they can choose formats that work best for them: HTML for improved reading on mobile phones, Electronic Braille for the visually impaired, and Audio for learning on the go. Ally automatically scans your original content, and performs a series of steps to make them more accessible.</w:t>
+        <w:t xml:space="preserve">Ally works to provide you </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00574DF5" w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AC71CB">
+        <w:t>with more accessible original content</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Generate alternative formats for students to download</w:t>
+        <w:t xml:space="preserve">. You </w:t>
+      </w:r>
+      <w:r w:rsidR="00574DF5" w:rsidRPr="00AC71CB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can choose formats that work best for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="00574DF5" w:rsidRPr="00AC71CB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: HTML for improved reading on mobile phones, Electronic Braille for the visually impaired, and Audio for learning on the go. Ally automatically scans your original content, and performs a series of steps to make them more accessible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019812AB" w14:textId="77777777" w:rsidR="00B40F89" w:rsidRPr="00AC71CB" w:rsidRDefault="00574DF5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ally provides alternative formats for these content types:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4210EC5C" w14:textId="77777777" w:rsidR="00B40F89" w:rsidRPr="00AC71CB" w:rsidRDefault="00574DF5" w:rsidP="00A162FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
@@ -191,85 +211,113 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Uploaded HTML files</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1000E33F" w14:textId="77777777" w:rsidR="00B40F89" w:rsidRPr="00AC71CB" w:rsidRDefault="00574DF5" w:rsidP="00A162FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Alternative formats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1A9213" w14:textId="77777777" w:rsidR="00B40F89" w:rsidRPr="00AC71CB" w:rsidRDefault="00574DF5">
+    <w:p w14:paraId="0D1A9213" w14:textId="3E88ED16" w:rsidR="00B40F89" w:rsidRPr="00AC71CB" w:rsidRDefault="00574DF5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Ally creates alternative formats of your course content based on the original. These formats are made available with the original content so students can find everything in one convenient location.</w:t>
+        <w:t xml:space="preserve">Ally creates alternative formats of your course content based on the original. These formats are made available with the original content so </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7645">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC71CB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can find everything in one convenient location.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B3E774" w14:textId="4F60602D" w:rsidR="00B40F89" w:rsidRPr="00AC71CB" w:rsidRDefault="00574DF5">
+    <w:p w14:paraId="15B3E774" w14:textId="6ED615D2" w:rsidR="00B40F89" w:rsidRPr="00AC71CB" w:rsidRDefault="00574DF5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>You don't need to do anything. The alternative formats are created for you</w:t>
       </w:r>
       <w:r w:rsidR="00A162FC" w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Any document with the </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02F8D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Access them by clicking to the right of any</w:t>
+      </w:r>
+      <w:r w:rsidR="00A162FC" w:rsidRPr="00AC71CB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Download Alternative formats icon </w:t>
       </w:r>
       <w:r w:rsidR="00A162FC" w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A162FC" w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51C80779" wp14:editId="57768DDE">
             <wp:extent cx="228632" cy="228632"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -288,57 +336,50 @@
                     <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="228632" cy="228632"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>anywhere you see it</w:t>
       </w:r>
       <w:r w:rsidR="00A162FC" w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C31346" w14:textId="2ABC1731" w:rsidR="00B40F89" w:rsidRPr="00AC71CB" w:rsidRDefault="00A162FC" w:rsidP="00AC71CB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC71CB">
         <w:t>Alternative Format types;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C73EDF" w14:textId="31EACA75" w:rsidR="00B40F89" w:rsidRPr="00AC71CB" w:rsidRDefault="00574DF5" w:rsidP="00A162FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
@@ -363,52 +404,59 @@
       <w:r w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> into a tagged PDF for a smaller file size and easier reading.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC3ADB4" w14:textId="3289BF6A" w:rsidR="00B40F89" w:rsidRPr="00AC71CB" w:rsidRDefault="00574DF5" w:rsidP="00A162FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">OCR’d version (for Scanned documents) -if the original file is a scanned PDF the student won’t be able to highlight, copy, paste or search for keywords. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC71CB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">OCR’d version (for Scanned documents) -if the original file is a scanned PDF the student won’t be able to highlight, copy, paste or search for keywords. Downloading the OCR’d version makes it easy to highlight, </w:t>
+        <w:t xml:space="preserve">Downloading the OCR’d version makes it easy to highlight, </w:t>
       </w:r>
       <w:r w:rsidR="00AC71CB" w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>copy,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> paste and search for keywords.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46EBB12D" w14:textId="77777777" w:rsidR="00B40F89" w:rsidRPr="00AC71CB" w:rsidRDefault="00574DF5" w:rsidP="00A162FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -501,63 +549,112 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Electronic Braille -if a student uses the electronic Braille device, they can download the file and read it on Braille display</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7CFB73" w14:textId="77777777" w:rsidR="00B40F89" w:rsidRPr="00AC71CB" w:rsidRDefault="00574DF5" w:rsidP="00A162FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>BeeLine Reader- helps students focus on the text by applying color gradients to text to guide their eyes as they are reading.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C08BAEB" w14:textId="77777777" w:rsidR="00B40F89" w:rsidRDefault="00574DF5">
+    <w:p w14:paraId="5C08BAEB" w14:textId="368027F6" w:rsidR="00B40F89" w:rsidRDefault="00574DF5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC71CB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>If students try to download alternative formats when disabled, they see a message telling them the alternative formats for that content item aren't available.</w:t>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="007679AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC71CB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> try to download alternative formats when disabled, </w:t>
+      </w:r>
+      <w:r w:rsidR="007679AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>you will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC71CB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> see a message telling </w:t>
+      </w:r>
+      <w:r w:rsidR="007679AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC71CB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the alternative formats for that content item aren't available.</w:t>
+      </w:r>
+      <w:r w:rsidR="007679AA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If this happens, contact your instructor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A02773" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="00D36982">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="288" w:line="372" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Which format should I use?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C164830" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="00D36982">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="336" w:line="384" w:lineRule="atLeast"/>
@@ -667,197 +764,197 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="formal-label-delimiter"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="555555"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="formal-title"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="555555"/>
         </w:rPr>
         <w:t>Alternative format benefits</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="page" w:tblpXSpec="center" w:tblpY="2137"/>
-        <w:tblW w:w="11099" w:type="dxa"/>
+        <w:tblW w:w="11197" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Which format to use"/>
         <w:tblDescription w:val="table explaining the best option of needs by the student"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1519"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="1350"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="990"/>
         <w:gridCol w:w="1170"/>
-        <w:gridCol w:w="810"/>
-        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00574DF5" w14:paraId="50385AC0" w14:textId="77777777" w:rsidTr="00574DF5">
+      <w:tr w:rsidR="00D53AAE" w14:paraId="50385AC0" w14:textId="77777777" w:rsidTr="00D53AAE">
         <w:trPr>
           <w:trHeight w:val="763"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C6D9352" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Your needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62B959B3" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Electronic braille</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BB3089B" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Audio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E5E27AF" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="360" w:line="384" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
@@ -865,87 +962,87 @@
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Immersive</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D252457" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34EFE730" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PDF, OCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7284DE26" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
@@ -973,89 +1070,89 @@
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E4B3D1B" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>HTML, Semantic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="577424D3" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ePub</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DB5A1C6" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
@@ -1090,144 +1187,144 @@
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>BeeLine</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574DF5" w14:paraId="61FCCFA7" w14:textId="77777777" w:rsidTr="00574DF5">
+      <w:tr w:rsidR="00D53AAE" w14:paraId="61FCCFA7" w14:textId="77777777" w:rsidTr="00D53AAE">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CFE63A6" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Adjust text, font, and background color</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6641A05C" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EB1C714" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="052F4C6C" w14:textId="341E5563" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C774F1E" wp14:editId="2608A13D">
@@ -1260,75 +1357,75 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02936BFB" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CA23E1E" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1388,51 +1485,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D88A977" w14:textId="4914057E" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36BC3E6C" wp14:editId="53D90EA7">
@@ -1465,167 +1562,167 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EDA2155" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="713D9151" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574DF5" w14:paraId="6C8F2E81" w14:textId="77777777" w:rsidTr="00574DF5">
+      <w:tr w:rsidR="00D53AAE" w14:paraId="6C8F2E81" w14:textId="77777777" w:rsidTr="00D53AAE">
         <w:trPr>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AB723FE" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Adjust audio playback speed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EEC9773" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="757AD7E3" w14:textId="3E43F041" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EB379DE" wp14:editId="233B8AAE">
@@ -1658,51 +1755,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04B919C0" w14:textId="7A917E44" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7657222C" wp14:editId="36807EE9">
@@ -1735,75 +1832,75 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C1D9F02" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2769FBC6" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1813,78 +1910,78 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27ECB1EC" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E728027" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49AB34B4" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1893,117 +1990,117 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4811C3BE" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574DF5" w14:paraId="0011691F" w14:textId="77777777" w:rsidTr="00574DF5">
+      <w:tr w:rsidR="00D53AAE" w14:paraId="0011691F" w14:textId="77777777" w:rsidTr="00D53AAE">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BF80CF0" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Commuting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0615399E" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7750217C" w14:textId="536374D3" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07C6DAD0" wp14:editId="0502B196">
@@ -2036,51 +2133,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58219000" w14:textId="25049A18" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72C51588" wp14:editId="464D7815">
@@ -2113,51 +2210,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A9E36E1" w14:textId="375E5AA5" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DD7F68C" wp14:editId="4DD67549">
@@ -2190,51 +2287,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42AC1846" w14:textId="435DBFA8" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="311A2151" wp14:editId="6D968AF5">
@@ -2291,51 +2388,51 @@
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F2C1AA8" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A078815" w14:textId="79328661" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="527CECB4" wp14:editId="4E965B1F">
@@ -2368,51 +2465,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DFC5A6E" w14:textId="130014AD" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D918BC9" wp14:editId="26E0A3FE">
@@ -2521,117 +2618,117 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574DF5" w14:paraId="7CAF3591" w14:textId="77777777" w:rsidTr="00574DF5">
+      <w:tr w:rsidR="00D53AAE" w14:paraId="7CAF3591" w14:textId="77777777" w:rsidTr="00D53AAE">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36FA7DAA" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Commuting, driving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42B3AD76" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02127305" w14:textId="7FC13126" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="373A8A3A" wp14:editId="1A1DAEA2">
@@ -2664,51 +2761,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18D3308E" w14:textId="2712EFA3" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BD5B680" wp14:editId="069F447C">
@@ -2741,75 +2838,75 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78FA71BB" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AEA01FA" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2819,78 +2916,78 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E5AB527" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38E47122" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ED508A2" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2899,171 +2996,171 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DB8FC2E" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574DF5" w14:paraId="3A6152BD" w14:textId="77777777" w:rsidTr="00574DF5">
+      <w:tr w:rsidR="00D53AAE" w14:paraId="3A6152BD" w14:textId="77777777" w:rsidTr="00D53AAE">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68A6F91B" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Copy, paste, and search</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68AF5D58" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A9CDF53" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F302B46" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55F8F824" w14:textId="0B7B6730" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30C727C4" wp14:editId="3C9DC42B">
@@ -3096,51 +3193,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B546381" w14:textId="16DC0D6E" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="634D46D1" wp14:editId="3536EAD7">
@@ -3250,51 +3347,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DC2C805" w14:textId="0678C272" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C63E727" wp14:editId="46DC24B3">
@@ -3327,51 +3424,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04802855" w14:textId="2E302AC8" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FA798BD" wp14:editId="31DE09F1">
@@ -3427,198 +3524,198 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4398076A" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574DF5" w14:paraId="52BD9E02" w14:textId="77777777" w:rsidTr="00574DF5">
+      <w:tr w:rsidR="00D53AAE" w14:paraId="52BD9E02" w14:textId="77777777" w:rsidTr="00D53AAE">
         <w:trPr>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42AFDF59" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Format adapts to device, responsive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70182622" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="697BC728" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C943D72" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E06182D" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7ADA6769" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3678,51 +3775,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45880C9D" w14:textId="6D4E33AA" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2029B9AE" wp14:editId="2281EC2D">
@@ -3755,51 +3852,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F58B529" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
@@ -3855,171 +3952,171 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574DF5" w14:paraId="404AF9C3" w14:textId="77777777" w:rsidTr="00574DF5">
+      <w:tr w:rsidR="00D53AAE" w14:paraId="404AF9C3" w14:textId="77777777" w:rsidTr="00D53AAE">
         <w:trPr>
           <w:trHeight w:val="763"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F63A717" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Highlighting, note taking, and bookmarking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D0DFA91" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C526504" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FFA2A36" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B3238B4" w14:textId="03A3013D" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FC7574C" wp14:editId="0B457B97">
@@ -4052,51 +4149,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70B6181F" w14:textId="3BD5EED8" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D6CE257" wp14:editId="6D324034">
@@ -4153,51 +4250,51 @@
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14C84916" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62A89327" w14:textId="681BFC8C" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4533F461" wp14:editId="20409189">
@@ -4230,168 +4327,167 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="782227EA" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="516239A9" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574DF5" w14:paraId="20120B95" w14:textId="77777777" w:rsidTr="00574DF5">
+      <w:tr w:rsidR="00D53AAE" w14:paraId="20120B95" w14:textId="77777777" w:rsidTr="00D53AAE">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="175C80DD" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mobile device</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52C85BA7" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B70E670" w14:textId="1B32B494" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7532FFBB" wp14:editId="34BEEA63">
@@ -4424,102 +4520,102 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65454F8B" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F098740" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B96707A" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4579,51 +4675,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C1FD8E1" w14:textId="05B1036B" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C16564A" wp14:editId="03F5BF1A">
@@ -4656,51 +4752,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CD010C5" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
@@ -4756,91 +4852,92 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574DF5" w14:paraId="6DF63540" w14:textId="77777777" w:rsidTr="00574DF5">
+      <w:tr w:rsidR="00D53AAE" w14:paraId="6DF63540" w14:textId="77777777" w:rsidTr="00D53AAE">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F531EF4" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Offline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62D76FF3" w14:textId="25717C25" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19C3B004" wp14:editId="75F725C9">
@@ -4873,51 +4970,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DEE9A1C" w14:textId="58D468BD" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03445582" wp14:editId="6FDBA84C">
@@ -4950,75 +5047,75 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="459B2666" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C1CE534" w14:textId="7928ABAC" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F911DB6" wp14:editId="09D2DB03">
@@ -5051,51 +5148,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B91E70A" w14:textId="2625B207" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D2DC5E2" wp14:editId="6B8D4890">
@@ -5205,51 +5302,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5534B82E" w14:textId="50F34718" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25D43855" wp14:editId="4D97BB25">
@@ -5282,51 +5379,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="628AB2DF" w14:textId="071262C0" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5981DB16" wp14:editId="7A8979CB">
@@ -5435,117 +5532,117 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574DF5" w14:paraId="5EC6B230" w14:textId="77777777" w:rsidTr="00574DF5">
+      <w:tr w:rsidR="00D53AAE" w14:paraId="5EC6B230" w14:textId="77777777" w:rsidTr="00D53AAE">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1965C114" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Prefer listening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FACD43C" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5456F5EF" w14:textId="063ADDB5" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="614E73FD" wp14:editId="0F63E452">
@@ -5578,51 +5675,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2725C0A5" w14:textId="535E6767" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19C49012" wp14:editId="5D8506B0">
@@ -5655,75 +5752,75 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E5C4637" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64FEA8BC" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5733,78 +5830,78 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="189C1EC6" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="385549AD" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AF85115" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5813,91 +5910,91 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="634B674C" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574DF5" w14:paraId="2A918ECB" w14:textId="77777777" w:rsidTr="00574DF5">
+      <w:tr w:rsidR="00D53AAE" w14:paraId="2A918ECB" w14:textId="77777777" w:rsidTr="00D53AAE">
         <w:trPr>
           <w:trHeight w:val="246"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07AEC4A4" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Prefer reading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56BA7BF4" w14:textId="6CB27E08" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24D7D03E" wp14:editId="1A05D469">
@@ -5930,75 +6027,75 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B321835" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BD7778D" w14:textId="6BE20516" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="065C9BDD" wp14:editId="350DC241">
@@ -6031,51 +6128,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7412554E" w14:textId="07C32D5B" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29D42FC0" wp14:editId="44839A4C">
@@ -6108,51 +6205,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E5F7F8D" w14:textId="6A9365AE" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C3890A5" wp14:editId="52859AE0">
@@ -6262,51 +6359,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03464E6A" w14:textId="3B2DED4D" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1941DFF7" wp14:editId="2A1322E1">
@@ -6339,51 +6436,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B3AFC65" w14:textId="119C83CB" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F39C4B3" wp14:editId="0CEA3FC1">
@@ -6492,91 +6589,91 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574DF5" w14:paraId="63E1FCE9" w14:textId="77777777" w:rsidTr="00574DF5">
+      <w:tr w:rsidR="00D53AAE" w14:paraId="63E1FCE9" w14:textId="77777777" w:rsidTr="00D53AAE">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D1FCC3A" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Print</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37EA95AD" w14:textId="75564A3F" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DADCA2E" wp14:editId="18F475C2">
@@ -6609,102 +6706,102 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D7CE810" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BDF7BF6" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47A37784" w14:textId="5520E37E" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F322305" wp14:editId="7DDAFCCB">
@@ -6737,51 +6834,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="652CD333" w14:textId="5AFBA9D4" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41766EA1" wp14:editId="55F60A72">
@@ -6891,51 +6988,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="744FD541" w14:textId="081AF751" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58A63CEA" wp14:editId="5E65F2A8">
@@ -6968,51 +7065,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35B5099D" w14:textId="288D2987" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C7BCA06" wp14:editId="67D66FD5">
@@ -7068,144 +7165,144 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D3E8E32" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574DF5" w14:paraId="2A65DF4A" w14:textId="77777777" w:rsidTr="00574DF5">
+      <w:tr w:rsidR="00D53AAE" w14:paraId="2A65DF4A" w14:textId="77777777" w:rsidTr="00D53AAE">
         <w:trPr>
           <w:trHeight w:val="763"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FB07472" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Text to speech with speed adjustment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F7038A4" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F39D5E6" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18CFCF18" w14:textId="329CCB7A" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34025366" wp14:editId="59E49E61">
@@ -7238,51 +7335,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77488CFA" w14:textId="43CD3637" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58463669" wp14:editId="6B5555E6">
@@ -7315,51 +7412,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35555B0A" w14:textId="67385CD6" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18A2497E" wp14:editId="0678E6BC">
@@ -7469,51 +7566,51 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B0C2CA0" w14:textId="58FF4607" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4385205B" wp14:editId="270A80E3">
@@ -7546,194 +7643,194 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D18E431" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EF7257C" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574DF5" w14:paraId="12AA7532" w14:textId="77777777" w:rsidTr="00574DF5">
+      <w:tr w:rsidR="00D53AAE" w14:paraId="12AA7532" w14:textId="77777777" w:rsidTr="00D53AAE">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2133DA2C" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:line="384" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Different language</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="727" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D459DFA" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52CA7169" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B6DB112" w14:textId="5F09E2FC" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="653709B7" wp14:editId="2DBDA258">
@@ -7766,75 +7863,75 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="142875" cy="142875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A2ED6E7" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71F7542D" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7844,78 +7941,78 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="386530B8" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D0ACBC0" w14:textId="77777777" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="DDDDDD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42375479" w14:textId="43E7582C" w:rsidR="00D36982" w:rsidRDefault="00D36982" w:rsidP="001F2E26">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B7C9656" wp14:editId="3097A024">
@@ -8004,51 +8101,51 @@
     </w:p>
     <w:sectPr w:rsidR="00D36982" w:rsidRPr="00AC71CB">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
@@ -8067,51 +8164,51 @@
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="75802D18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -8880,91 +8977,95 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="132"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="6C8F65A7"/>
     <w:rsid w:val="001F2E26"/>
     <w:rsid w:val="001F40EA"/>
+    <w:rsid w:val="002B7645"/>
     <w:rsid w:val="002E51AB"/>
     <w:rsid w:val="00324B44"/>
     <w:rsid w:val="0036562D"/>
     <w:rsid w:val="004976E0"/>
     <w:rsid w:val="00574DF5"/>
     <w:rsid w:val="005A534A"/>
+    <w:rsid w:val="007679AA"/>
     <w:rsid w:val="00827C87"/>
     <w:rsid w:val="0098233C"/>
     <w:rsid w:val="00A162FC"/>
     <w:rsid w:val="00A20880"/>
     <w:rsid w:val="00A352C8"/>
     <w:rsid w:val="00A769D2"/>
     <w:rsid w:val="00AC71CB"/>
     <w:rsid w:val="00B40F89"/>
     <w:rsid w:val="00B41C2B"/>
     <w:rsid w:val="00C26D93"/>
     <w:rsid w:val="00C27141"/>
     <w:rsid w:val="00D32292"/>
     <w:rsid w:val="00D36982"/>
+    <w:rsid w:val="00D53AAE"/>
     <w:rsid w:val="00D75435"/>
     <w:rsid w:val="00D86843"/>
     <w:rsid w:val="00DA6C12"/>
     <w:rsid w:val="00DE5146"/>
     <w:rsid w:val="00DF2FBF"/>
+    <w:rsid w:val="00E02F8D"/>
     <w:rsid w:val="00E25707"/>
     <w:rsid w:val="00FB3270"/>
     <w:rsid w:val="145DDC06"/>
     <w:rsid w:val="1AE30756"/>
     <w:rsid w:val="1F8D6634"/>
     <w:rsid w:val="30A8A375"/>
     <w:rsid w:val="370F4FAD"/>
     <w:rsid w:val="42F51039"/>
     <w:rsid w:val="4C9D2FD7"/>
     <w:rsid w:val="4DC79EA7"/>
     <w:rsid w:val="5DEBE129"/>
     <w:rsid w:val="6407A84A"/>
     <w:rsid w:val="6C8F65A7"/>
     <w:rsid w:val="77A6A9EF"/>
     <w:rsid w:val="79FE54CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -35756,69 +35857,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>521</Words>
-  <Characters>2970</Characters>
+  <Words>511</Words>
+  <Characters>2915</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3485</CharactersWithSpaces>
+  <CharactersWithSpaces>3420</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Debbie Edwards</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>